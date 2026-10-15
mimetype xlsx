--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -89,120 +89,120 @@
   <si>
     <t>PRINCESS NICOLE</t>
   </si>
   <si>
     <t>K5004-111099</t>
   </si>
   <si>
     <t>RUBY ACOSTA BARRERA</t>
   </si>
   <si>
     <t>K7063-90878</t>
   </si>
   <si>
     <t>REGINARD RAMIREZ</t>
   </si>
   <si>
     <t>K7126-92514</t>
   </si>
   <si>
     <t>Angelina Pabelico</t>
   </si>
   <si>
     <t>K7068-93489</t>
   </si>
   <si>
-    <t xml:space="preserve">REY MERCADO </t>
+    <t>REY MERCADO</t>
   </si>
   <si>
     <t>K7017-92680</t>
   </si>
   <si>
     <t>LILIW LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARICAR RIVERA </t>
+    <t>MARICAR RIVERA</t>
   </si>
   <si>
     <t>K7125-94927</t>
   </si>
   <si>
     <t>Shand Aaron M Biluan</t>
   </si>
   <si>
     <t>K7016-110823</t>
   </si>
   <si>
     <t>LOS BAÑOS LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">JAYSON MAQUE </t>
+    <t>JAYSON MAQUE</t>
   </si>
   <si>
     <t>K7068-95085</t>
   </si>
   <si>
     <t>NAGCARLAN LAGUNA</t>
   </si>
   <si>
     <t>WILMP A.IRESARI</t>
   </si>
   <si>
     <t>K7063-110915</t>
   </si>
   <si>
     <t>MARIELLE G.DIMAANO</t>
   </si>
   <si>
     <t>K7016-110877</t>
   </si>
   <si>
     <t>PILA LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">NELSON UNTALAN </t>
+    <t>NELSON UNTALAN</t>
   </si>
   <si>
     <t>K7073-90725</t>
   </si>
   <si>
     <t>SAN PABLO CITY LAGUNA</t>
   </si>
   <si>
     <t>WENNIE DE CASTRO</t>
   </si>
   <si>
     <t>K7061-92472</t>
   </si>
   <si>
     <t>Florencia Parohinog</t>
   </si>
   <si>
     <t>K7125-95146</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN P PADILLA </t>
+    <t>JOHN P PADILLA</t>
   </si>
   <si>
     <t>K7061-92309</t>
   </si>
   <si>
     <t>SANTA CRUZ (Capital) LAGUNA</t>
   </si>
   <si>
     <t>Rosauro Calabinhi</t>
   </si>
   <si>
     <t>K7061-91523</t>
   </si>
   <si>
     <t>CITY OF SANTA ROSA LAGUNA</t>
   </si>
   <si>
     <t>Winnie rose Lacamana</t>
   </si>
   <si>
     <t>K7121-92232</t>
   </si>
   <si>
     <t>Joven T Flordeliz</t>
   </si>