--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -92,114 +92,114 @@
   <si>
     <t>Carissa Ann r. Aspero</t>
   </si>
   <si>
     <t>K7073-91282</t>
   </si>
   <si>
     <t>BERNARDITA ANGELES</t>
   </si>
   <si>
     <t>K7126-92300</t>
   </si>
   <si>
     <t>Hanfree Avena</t>
   </si>
   <si>
     <t>K5005-110832</t>
   </si>
   <si>
     <t>EDUARD  L MARCELO</t>
   </si>
   <si>
     <t>K5005-111288</t>
   </si>
   <si>
-    <t xml:space="preserve">CAROLINE JULIET B MACALDO </t>
+    <t>CAROLINE JULIET B MACALDO</t>
   </si>
   <si>
     <t>K5002-91056</t>
   </si>
   <si>
     <t>ROSITA BERNAL</t>
   </si>
   <si>
     <t>K7124-92464</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELO SANTOS </t>
+    <t>ANGELO SANTOS</t>
   </si>
   <si>
     <t>K7129-92182</t>
   </si>
   <si>
     <t>ESTELA P. GASPAN</t>
   </si>
   <si>
     <t>K7068-93751</t>
   </si>
   <si>
-    <t xml:space="preserve">KYLA DUMENDEN </t>
+    <t>KYLA DUMENDEN</t>
   </si>
   <si>
     <t>K7093-91714</t>
   </si>
   <si>
     <t>GINA TALLA</t>
   </si>
   <si>
     <t>K7121-90338</t>
   </si>
   <si>
     <t>Rosalinda Buenaobra</t>
   </si>
   <si>
     <t>K7124-92149</t>
   </si>
   <si>
     <t>SOFIA FRANCHEZKA M. GAVICA</t>
   </si>
   <si>
     <t>K7129-90141</t>
   </si>
   <si>
     <t>BARAS RIZAL</t>
   </si>
   <si>
     <t>JOSE VICENTE CABER</t>
   </si>
   <si>
     <t>K5002-90154</t>
   </si>
   <si>
     <t>CAINTA RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">MARY JANE PALETA </t>
+    <t>MARY JANE PALETA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB 3227</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alfredo Lalu</t>
   </si>