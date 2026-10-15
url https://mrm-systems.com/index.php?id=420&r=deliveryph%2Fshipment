--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7123-93057</t>
   </si>
   <si>
     <t>CARMONA CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marivic  v calderon</t>
+    <t>Marivic  v calderon</t>
   </si>
   <si>
     <t>K5002-91148</t>
   </si>
   <si>
     <t>ARLENE CANTO S</t>
   </si>
   <si>
     <t>K7026-90833</t>
   </si>
   <si>
     <t>CAVITE CITY CAVITE</t>
   </si>
   <si>
     <t>JAYMARK  EDEM</t>
   </si>
   <si>
     <t>K7063-92088</t>
   </si>
   <si>
     <t>GENERAL TRIAS CAVITE</t>
   </si>
   <si>
     <t>MERLINDA ESTONANTO</t>
   </si>
@@ -218,72 +218,72 @@
   <si>
     <t>Mylene l. Astrologo</t>
   </si>
   <si>
     <t>K7068-92362</t>
   </si>
   <si>
     <t>JULIE ANN ARATAN</t>
   </si>
   <si>
     <t>K7121-91267</t>
   </si>
   <si>
     <t>Leo Borromeo</t>
   </si>
   <si>
     <t>K7124-91264</t>
   </si>
   <si>
     <t>JENIFER BAUTISTA SAMBRANO</t>
   </si>
   <si>
     <t>K7123-90152</t>
   </si>
   <si>
-    <t xml:space="preserve">Harry Liang </t>
+    <t>Harry Liang</t>
   </si>
   <si>
     <t>K7121-93480</t>
   </si>
   <si>
     <t>TRECE MARTIRES CITY (Capital) CAVITE</t>
   </si>
   <si>
     <t>Consuelo Samonte</t>
   </si>
   <si>
     <t>K7017-92899</t>
   </si>
   <si>
     <t>CHERRY ANN PANIS</t>
   </si>
   <si>
     <t>K7074-92903</t>
   </si>
   <si>
-    <t xml:space="preserve">ALIAH ANNE PALLERA </t>
+    <t>ALIAH ANNE PALLERA</t>
   </si>
   <si>
     <t>K7061-92277</t>
   </si>
   <si>
     <t>ROSEMARIE T DAQUIOAG</t>
   </si>
   <si>
     <t>K7074-91252</t>
   </si>
   <si>
     <t>NORBERTO M PASCUA JR</t>
   </si>
   <si>
     <t>K5004-111006</t>
   </si>
   <si>
     <t>FLORABELLE V. TOJONG</t>
   </si>
   <si>
     <t>K7074-95423</t>
   </si>
   <si>
     <t>Arlene bautista</t>
   </si>