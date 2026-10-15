--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -101,51 +101,51 @@
   <si>
     <t>K7133-92374</t>
   </si>
   <si>
     <t>Kimberly marimar banares</t>
   </si>
   <si>
     <t>K7133-91966</t>
   </si>
   <si>
     <t>Nida garcia</t>
   </si>
   <si>
     <t>K7017-91824</t>
   </si>
   <si>
     <t>TANZA CAVITE</t>
   </si>
   <si>
     <t>MARK ALLAN TIBERIO</t>
   </si>
   <si>
     <t>K7123-90152</t>
   </si>
   <si>
-    <t xml:space="preserve">Harry Liang </t>
+    <t>Harry Liang</t>
   </si>
   <si>
     <t>K7124-91264</t>
   </si>
   <si>
     <t>JENIFER BAUTISTA SAMBRANO</t>
   </si>
   <si>
     <t>K7121-91267</t>
   </si>
   <si>
     <t>Leo Borromeo</t>
   </si>
   <si>
     <t>K7068-92362</t>
   </si>
   <si>
     <t>JULIE ANN ARATAN</t>
   </si>
   <si>
     <t>K7123-92077</t>
   </si>
   <si>
     <t>Mylene l. Astrologo</t>
   </si>
@@ -170,51 +170,51 @@
   <si>
     <t>K7017-92899</t>
   </si>
   <si>
     <t>TRECE MARTIRES CITY (Capital) CAVITE</t>
   </si>
   <si>
     <t>CHERRY ANN PANIS</t>
   </si>
   <si>
     <t>K7121-93480</t>
   </si>
   <si>
     <t>Consuelo Samonte</t>
   </si>
   <si>
     <t>K7061-92277</t>
   </si>
   <si>
     <t>ROSEMARIE T DAQUIOAG</t>
   </si>
   <si>
     <t>K7074-92903</t>
   </si>
   <si>
-    <t xml:space="preserve">ALIAH ANNE PALLERA </t>
+    <t>ALIAH ANNE PALLERA</t>
   </si>
   <si>
     <t>K7123-91458</t>
   </si>
   <si>
     <t>Herminigilda pilapil</t>
   </si>
   <si>
     <t>K7126-108927</t>
   </si>
   <si>
     <t>Aubry Sky Catingco</t>
   </si>
   <si>
     <t>K7126-91630</t>
   </si>
   <si>
     <t>Virgincita Sepuesca</t>
   </si>
   <si>
     <t>K7074-109078</t>
   </si>
   <si>
     <t>Lovely rose ebitner</t>
   </si>