--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -95,69 +95,69 @@
   <si>
     <t>Gloria'Mercado</t>
   </si>
   <si>
     <t>K7063-91928</t>
   </si>
   <si>
     <t>MARY JANE C. AGORA</t>
   </si>
   <si>
     <t>K7133-91879</t>
   </si>
   <si>
     <t>Teresita pena / ma. Elena pena</t>
   </si>
   <si>
     <t>K5003-109680</t>
   </si>
   <si>
     <t>CONCEPCION  C. GARCIA</t>
   </si>
   <si>
     <t>K7123-91281</t>
   </si>
   <si>
-    <t xml:space="preserve">LIGAYA DELA CRUZ SORIANO </t>
+    <t>LIGAYA DELA CRUZ SORIANO</t>
   </si>
   <si>
     <t>K7069-91775</t>
   </si>
   <si>
     <t>CHRISTINE ANN SADIA</t>
   </si>
   <si>
     <t>K7026-90050</t>
   </si>
   <si>
     <t>CHRISTOPHER ROMERO SANTOS</t>
   </si>
   <si>
     <t>K5003-111226</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELYN  S.  LANDICHO </t>
+    <t>ANGELYN  S.  LANDICHO</t>
   </si>
   <si>
     <t>K7124-111104</t>
   </si>
   <si>
     <t>CITY OF NAVOTAS NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>RONEIL T DE RAMAS</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NKQ2759</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>aga</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>