--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -50,159 +50,159 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7133-89092</t>
   </si>
   <si>
     <t>BAY LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">Rachel jane GONZALEZ </t>
+    <t>Rachel jane GONZALEZ</t>
   </si>
   <si>
     <t>K7068-93134</t>
   </si>
   <si>
     <t>CABUYAO CITY LAGUNA</t>
   </si>
   <si>
     <t>ENGR ROMY OCDOL</t>
   </si>
   <si>
     <t>K7061-92895</t>
   </si>
   <si>
-    <t xml:space="preserve">Jefferson Aquino </t>
+    <t>Jefferson Aquino</t>
   </si>
   <si>
     <t>K7093-109282</t>
   </si>
   <si>
     <t>ANN JEANNEL R. ESCOSURA</t>
   </si>
   <si>
     <t>K7124-95075</t>
   </si>
   <si>
     <t>CHOY MARLON LOZA</t>
   </si>
   <si>
     <t>K5002-91402</t>
   </si>
   <si>
     <t>GINA  HITOSIS</t>
   </si>
   <si>
     <t>K7073-91371</t>
   </si>
   <si>
     <t>NOVELYN R. PETINCO</t>
   </si>
   <si>
     <t>K7068-90332</t>
   </si>
   <si>
     <t>MS.JHENSSEL SHANE MERCADO</t>
   </si>
   <si>
     <t>K7125-90756</t>
   </si>
   <si>
     <t>JERIC RODRIGUEZ</t>
   </si>
   <si>
     <t>K5002-91571</t>
   </si>
   <si>
-    <t xml:space="preserve">SOPHIA JANE BADILLO </t>
+    <t>SOPHIA JANE BADILLO</t>
   </si>
   <si>
     <t>K7068-93772</t>
   </si>
   <si>
     <t>CITY OF CALAMBA LAGUNA</t>
   </si>
   <si>
     <t>JOANNA HERRADURA</t>
   </si>
   <si>
     <t>K7061-90097</t>
   </si>
   <si>
     <t>Rodolfo Garcia</t>
   </si>
   <si>
     <t>K7011-90677</t>
   </si>
   <si>
     <t>JASH NIÑO FUNDANO</t>
   </si>
   <si>
     <t>K5005-107447</t>
   </si>
   <si>
     <t>EFRAIN M GONZALES</t>
   </si>
   <si>
     <t>K7074-93317</t>
   </si>
   <si>
     <t>CALAUAN LAGUNA</t>
   </si>
   <si>
     <t>Aida mandayo lizardo</t>
   </si>
   <si>
     <t>K7068-91512</t>
   </si>
   <si>
     <t>LOS BAÑOS LAGUNA</t>
   </si>
   <si>
     <t>DIOSEL DESPABELADERA</t>
   </si>
   <si>
     <t>K5003-90234</t>
   </si>
   <si>
-    <t xml:space="preserve">mhona ordanza </t>
+    <t>mhona ordanza</t>
   </si>
   <si>
     <t>K7093-91888</t>
   </si>
   <si>
     <t>FERNANDO LANTICAN</t>
   </si>
   <si>
     <t>K7093-93590</t>
   </si>
   <si>
     <t>PAGSANJAN LAGUNA</t>
   </si>
   <si>
     <t>GIERIEL EDRIE NANALE</t>
   </si>
   <si>
     <t>K7030-90061</t>
   </si>
   <si>
     <t>MIKEE MONTALBAN</t>
   </si>
   <si>
     <t>K7026-90167</t>
   </si>