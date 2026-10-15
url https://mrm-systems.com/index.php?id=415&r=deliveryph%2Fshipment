--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -122,57 +122,57 @@
   <si>
     <t>OSCAR SA SABAYSABAY</t>
   </si>
   <si>
     <t>K7124-92991</t>
   </si>
   <si>
     <t>ALMER ROJAS</t>
   </si>
   <si>
     <t>K7017-91113</t>
   </si>
   <si>
     <t>JAYSON ROMERO</t>
   </si>
   <si>
     <t>K7030-92881</t>
   </si>
   <si>
     <t>LOUIE BAL DELA CRUZ</t>
   </si>
   <si>
     <t>K5005-93061</t>
   </si>
   <si>
-    <t xml:space="preserve">Wilmar Rebonquin </t>
+    <t>Wilmar Rebonquin</t>
   </si>
   <si>
     <t>K7017-92684</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN MICHAEL S BUGHAW </t>
+    <t>JOHN MICHAEL S BUGHAW</t>
   </si>
   <si>
     <t>K6002-91030</t>
   </si>
   <si>
     <t>Ferdinand ESCOVIDAL</t>
   </si>
   <si>
     <t>K7011-91016</t>
   </si>
   <si>
     <t>BESSIE  L. IBAÑEZ</t>
   </si>
   <si>
     <t>K7121-90112</t>
   </si>
   <si>
     <t>Norma / Angelito Florano</t>
   </si>
   <si>
     <t>K7121-92588</t>
   </si>
   <si>
     <t>Trixie Ann Galupo</t>
   </si>