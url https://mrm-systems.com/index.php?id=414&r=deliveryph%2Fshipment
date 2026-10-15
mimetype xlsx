--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -92,90 +92,90 @@
   <si>
     <t>Marites Viloria</t>
   </si>
   <si>
     <t>K7072-109414</t>
   </si>
   <si>
     <t>MARIDEL BACASNOT</t>
   </si>
   <si>
     <t>K7125-93688</t>
   </si>
   <si>
     <t>CAVITE CITY CAVITE</t>
   </si>
   <si>
     <t>ROGELSON I LARA</t>
   </si>
   <si>
     <t>K7125-93623</t>
   </si>
   <si>
     <t>GENERAL TRIAS CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">John Christopher Latumbo </t>
+    <t>John Christopher Latumbo</t>
   </si>
   <si>
     <t>K7011-92400</t>
   </si>
   <si>
     <t>TIMOTHY JOHN FLORES</t>
   </si>
   <si>
     <t>K7121-91155</t>
   </si>
   <si>
     <t>IMUS CITY CAVITE</t>
   </si>
   <si>
     <t>Emelita Nolasco Blk</t>
   </si>
   <si>
     <t>K7063-93355</t>
   </si>
   <si>
     <t>CLARK S.SITCHOD</t>
   </si>
   <si>
     <t>K5003-109923</t>
   </si>
   <si>
     <t>ADAM  HASSAN  CALI</t>
   </si>
   <si>
     <t>K7074-93697</t>
   </si>
   <si>
     <t>VIRGINIA COSCA</t>
   </si>
   <si>
     <t>K5002-91191</t>
   </si>
   <si>
-    <t xml:space="preserve">RIENA JANE D PENEQUITO </t>
+    <t>RIENA JANE D PENEQUITO</t>
   </si>
   <si>
     <t>K7129-95044</t>
   </si>
   <si>
     <t>PEDRILYNBN. ECHON</t>
   </si>
   <si>
     <t>K7121-90025</t>
   </si>
   <si>
     <t>Baby Chareese C Herradura</t>
   </si>
   <si>
     <t>K7061-93668</t>
   </si>
   <si>
     <t>Jalyssa hope Beneza</t>
   </si>
   <si>
     <t>K7030-90200</t>
   </si>
   <si>
     <t>MARY GRACE SAN JUAN</t>
   </si>
@@ -185,51 +185,51 @@
   <si>
     <t>LUZVIMINDA U BIRI</t>
   </si>
   <si>
     <t>K5002-109611</t>
   </si>
   <si>
     <t>NOVELETA CAVITE</t>
   </si>
   <si>
     <t>ROLAND DE LEON</t>
   </si>
   <si>
     <t>K6002-92753</t>
   </si>
   <si>
     <t>JULIE AN N. VELUYA</t>
   </si>
   <si>
     <t>K7093-91372</t>
   </si>
   <si>
     <t>ROSARIO CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">MOJAHID D. LOMIGIS </t>
+    <t>MOJAHID D. LOMIGIS</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cxv555</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Rommuel arevalo </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Robert Dellamas</t>
   </si>