--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -137,66 +137,66 @@
   <si>
     <t>JERRY URSAIS</t>
   </si>
   <si>
     <t>K7124-91863</t>
   </si>
   <si>
     <t>ROSEMARIE COLLADO</t>
   </si>
   <si>
     <t>K7026-92532</t>
   </si>
   <si>
     <t>CARLA JANE BACULI</t>
   </si>
   <si>
     <t>K7068-90306</t>
   </si>
   <si>
     <t>ALICE L.LILAGAN</t>
   </si>
   <si>
     <t>K7125-91504</t>
   </si>
   <si>
-    <t xml:space="preserve">Bernadette Robles </t>
+    <t>Bernadette Robles</t>
   </si>
   <si>
     <t>K7026-108301</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
     <t>Jeniffer floralde</t>
   </si>
   <si>
     <t>K7125-91109</t>
   </si>
   <si>
-    <t xml:space="preserve">Wenefrida G Ulpindo </t>
+    <t>Wenefrida G Ulpindo</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB 3227</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alfredo Lalu</t>
   </si>