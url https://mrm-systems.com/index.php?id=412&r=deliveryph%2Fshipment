--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -95,69 +95,69 @@
   <si>
     <t>K7030-95124</t>
   </si>
   <si>
     <t>RAFAE L ISLA</t>
   </si>
   <si>
     <t>K7061-91403</t>
   </si>
   <si>
     <t>Eleno Sumalpong</t>
   </si>
   <si>
     <t>K5005-108949</t>
   </si>
   <si>
     <t>FARIDA B RONATO</t>
   </si>
   <si>
     <t>K7093-109528</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">JENEPHER N. ESTRADA </t>
+    <t>JENEPHER N. ESTRADA</t>
   </si>
   <si>
     <t>K5005-108682</t>
   </si>
   <si>
     <t>CARINA J SERAFICA</t>
   </si>
   <si>
     <t>K7124-91953</t>
   </si>
   <si>
     <t>KENNETH JOHN PIS AN</t>
   </si>
   <si>
     <t>K7125-94796</t>
   </si>
   <si>
-    <t xml:space="preserve">ALICIA A ABAD </t>
+    <t>ALICIA A ABAD</t>
   </si>
   <si>
     <t>K7121-92896</t>
   </si>
   <si>
     <t>KLARIZ BANAGA</t>
   </si>
   <si>
     <t>K7069-90634</t>
   </si>
   <si>
     <t>EMELYN C MATEO</t>
   </si>
   <si>
     <t>K5002-91495</t>
   </si>
   <si>
     <t>ARLENE VIAGEDOR</t>
   </si>
   <si>
     <t>K7030-91210</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>