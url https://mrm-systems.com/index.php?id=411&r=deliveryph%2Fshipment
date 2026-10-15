--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -107,81 +107,81 @@
   <si>
     <t>K7073-108752</t>
   </si>
   <si>
     <t>CITY OF SAN JOSE DEL MONTE BULACAN</t>
   </si>
   <si>
     <t>PRISCILLA BAUTISTA FLORES</t>
   </si>
   <si>
     <t>K7074-90458</t>
   </si>
   <si>
     <t>Bless israel</t>
   </si>
   <si>
     <t>K7061-91721</t>
   </si>
   <si>
     <t>Ruby Luching</t>
   </si>
   <si>
     <t>K7061-108087</t>
   </si>
   <si>
-    <t xml:space="preserve">Leonila Villas </t>
+    <t>Leonila Villas</t>
   </si>
   <si>
     <t>K7068-95886</t>
   </si>
   <si>
     <t>ALAIN M.TECSON</t>
   </si>
   <si>
     <t>K7068-91117</t>
   </si>
   <si>
     <t>YOLANDA G.LLAMES</t>
   </si>
   <si>
     <t>K5004-107634</t>
   </si>
   <si>
     <t>SHIRLEY G. BEDOR</t>
   </si>
   <si>
     <t>K7133-89521</t>
   </si>
   <si>
-    <t xml:space="preserve">Anthony fernandez </t>
+    <t>Anthony fernandez</t>
   </si>
   <si>
     <t>K7125-90253</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSARIO A ALBEZA </t>
+    <t>ROSARIO A ALBEZA</t>
   </si>
   <si>
     <t>K7068-91373</t>
   </si>
   <si>
     <t>ROSALIE ROQUE</t>
   </si>
   <si>
     <t>K7072-109580</t>
   </si>
   <si>
     <t>WILSON REYES /MARLYN REYES</t>
   </si>
   <si>
     <t>K7068-95988</t>
   </si>
   <si>
     <t>MARY ANNE T.AUENIDO</t>
   </si>
   <si>
     <t>K7129-90776</t>
   </si>
   <si>
     <t>TESSIE CAÑESO</t>
   </si>