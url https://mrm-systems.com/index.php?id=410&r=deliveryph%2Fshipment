--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -71,51 +71,51 @@
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>DONABELLE W. MINAS</t>
   </si>
   <si>
     <t>K7063-91008</t>
   </si>
   <si>
     <t>ROSEMARIE GARCERA</t>
   </si>
   <si>
     <t>K7123-91418</t>
   </si>
   <si>
     <t>EFREN DIO</t>
   </si>
   <si>
     <t>K7061-92568</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">Ma Cristina Fajardo </t>
+    <t>Ma Cristina Fajardo</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb 3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>MARIO</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rommel/Jeff</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>EugeneOSydeco</t>
   </si>