--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -77,51 +77,51 @@
   <si>
     <t>K7124-94903</t>
   </si>
   <si>
     <t>DANFRED NICHOLAS FANGON</t>
   </si>
   <si>
     <t>K6002-94771</t>
   </si>
   <si>
     <t>ALYSSA JEAN GALLANO</t>
   </si>
   <si>
     <t>K7093-95313</t>
   </si>
   <si>
     <t>CHERRY MAE P. ORILLA</t>
   </si>
   <si>
     <t>K5004-108236</t>
   </si>
   <si>
     <t>MALATE NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">LUZVIMINDA CALIMOSA </t>
+    <t>LUZVIMINDA CALIMOSA</t>
   </si>
   <si>
     <t>K7121-95140</t>
   </si>
   <si>
     <t>PACO NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>ELIZABETH TRESVALLES</t>
   </si>
   <si>
     <t>K5004-107384</t>
   </si>
   <si>
     <t>PANDACAN NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>ASHLEY DANE S. CAMIA</t>
   </si>
   <si>
     <t>K7063-107780</t>
   </si>
   <si>
     <t>SANTA ANA NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>