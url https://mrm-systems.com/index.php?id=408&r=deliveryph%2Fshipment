--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -89,75 +89,75 @@
   <si>
     <t>GIANINA RAINE B. YANEZA</t>
   </si>
   <si>
     <t>K7026-108103</t>
   </si>
   <si>
     <t>Eizel Isaac Doctolero</t>
   </si>
   <si>
     <t>K7072-109191</t>
   </si>
   <si>
     <t>DIANA PASCUAL</t>
   </si>
   <si>
     <t>K7124-91414</t>
   </si>
   <si>
     <t>REMEDIOS MARTINEZ</t>
   </si>
   <si>
     <t>K5005-91227</t>
   </si>
   <si>
-    <t xml:space="preserve">VIVIANA DE CASTRO </t>
+    <t>VIVIANA DE CASTRO</t>
   </si>
   <si>
     <t>K7123-93561</t>
   </si>
   <si>
-    <t xml:space="preserve">GARY LORENZANA/JUVY M LORENZANA </t>
+    <t>GARY LORENZANA/JUVY M LORENZANA</t>
   </si>
   <si>
     <t>K7074-90682</t>
   </si>
   <si>
     <t>Brenda fria</t>
   </si>
   <si>
     <t>K7126-109492</t>
   </si>
   <si>
     <t>MARICAR LUNA BACOD</t>
   </si>
   <si>
     <t>K7016-109703</t>
   </si>
   <si>
-    <t xml:space="preserve">BILLY ROMULO </t>
+    <t>BILLY ROMULO</t>
   </si>
   <si>
     <t>K7068-108499</t>
   </si>
   <si>
     <t>JAMAICA MARIE F.SEVILLA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NKQ2564</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Billy borce</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Ruel Desipeda</t>
   </si>