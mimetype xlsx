--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -116,51 +116,51 @@
   <si>
     <t>K7063-95518</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
     <t>FREDERICK JEROME MAGANO</t>
   </si>
   <si>
     <t>K7121-92493</t>
   </si>
   <si>
     <t>RODRIGUEZ (MONTALBAN) RIZAL</t>
   </si>
   <si>
     <t>Michelle Oyao</t>
   </si>
   <si>
     <t>K7125-91109</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Wenefrida G Ulpindo </t>
+    <t>Wenefrida G Ulpindo</t>
   </si>
   <si>
     <t>K5005-108059</t>
   </si>
   <si>
     <t>DOREEN C VILLAREY</t>
   </si>
   <si>
     <t>K7061-108647</t>
   </si>
   <si>
     <t>Juanita Camaing</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB 3227</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>