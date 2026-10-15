--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -104,105 +104,105 @@
   <si>
     <t>K5005-108929</t>
   </si>
   <si>
     <t>CAVINTI LAGUNA</t>
   </si>
   <si>
     <t>MICHAEL AMURAO</t>
   </si>
   <si>
     <t>K7127-109448</t>
   </si>
   <si>
     <t>LUISIANA LAGUNA</t>
   </si>
   <si>
     <t>MARCIANA CERILLA</t>
   </si>
   <si>
     <t>K7093-108585</t>
   </si>
   <si>
     <t>LUMBAN LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">ROLANDO P. TABAJONDA SR. </t>
+    <t>ROLANDO P. TABAJONDA SR.</t>
   </si>
   <si>
     <t>K5005-108601</t>
   </si>
   <si>
     <t>PILA LAGUNA</t>
   </si>
   <si>
     <t>AMOR DEL MUNDO</t>
   </si>
   <si>
     <t>K5005-109108</t>
   </si>
   <si>
-    <t xml:space="preserve">MARGIE A SOTALBO </t>
+    <t>MARGIE A SOTALBO</t>
   </si>
   <si>
     <t>K7124-91414</t>
   </si>
   <si>
     <t>SAN PABLO CITY LAGUNA</t>
   </si>
   <si>
     <t>REMEDIOS MARTINEZ</t>
   </si>
   <si>
     <t>K7026-108103</t>
   </si>
   <si>
     <t>Eizel Isaac Doctolero</t>
   </si>
   <si>
     <t>K7072-109191</t>
   </si>
   <si>
     <t>DIANA PASCUAL</t>
   </si>
   <si>
     <t>K7030-91014</t>
   </si>
   <si>
     <t>ALYSSA GABAYNO</t>
   </si>
   <si>
     <t>K7124-91726</t>
   </si>
   <si>
     <t>GIANINA RAINE B. YANEZA</t>
   </si>
   <si>
     <t>K5005-91227</t>
   </si>
   <si>
-    <t xml:space="preserve">VIVIANA DE CASTRO </t>
+    <t>VIVIANA DE CASTRO</t>
   </si>
   <si>
     <t>K5005-90671</t>
   </si>
   <si>
     <t>CITY OF SAN PEDRO LAGUNA</t>
   </si>
   <si>
     <t>CHARLETTE MIRA</t>
   </si>
   <si>
     <t>K7069-94852</t>
   </si>
   <si>
     <t>IMELDA C MORADA</t>
   </si>
   <si>
     <t>K7030-91919</t>
   </si>
   <si>
     <t>ELDAR ANSUS</t>
   </si>
   <si>
     <t>K5002-109687</t>
   </si>