--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -110,108 +110,108 @@
   <si>
     <t>CHRISTINE JOY DIAZ</t>
   </si>
   <si>
     <t>K7026-91827</t>
   </si>
   <si>
     <t>SOPHIA MARE HABICHY</t>
   </si>
   <si>
     <t>K5003-90769</t>
   </si>
   <si>
     <t>RIZA A. MAGDAY</t>
   </si>
   <si>
     <t>K7061-109495</t>
   </si>
   <si>
     <t>Butch or Edna Sison</t>
   </si>
   <si>
     <t>K7125-91401</t>
   </si>
   <si>
-    <t xml:space="preserve">Glen Isaac Ablon </t>
+    <t>Glen Isaac Ablon</t>
   </si>
   <si>
     <t>K7129-109947</t>
   </si>
   <si>
     <t>MARICHU A. HACHERO</t>
   </si>
   <si>
     <t>K7072-109013</t>
   </si>
   <si>
     <t>LIZA DE ROJAS</t>
   </si>
   <si>
     <t>K7068-90695</t>
   </si>
   <si>
     <t>RIA GRIZELLE PASCIOLAN</t>
   </si>
   <si>
     <t>K7063-92695</t>
   </si>
   <si>
     <t>RYAN/RIZZA MAE PIPON</t>
   </si>
   <si>
     <t>K7016-109718</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">MARYCEL CASTRO </t>
+    <t>MARYCEL CASTRO</t>
   </si>
   <si>
     <t>K7074-90414</t>
   </si>
   <si>
     <t>Gilbert g. Prago</t>
   </si>
   <si>
     <t>K5004-109657</t>
   </si>
   <si>
     <t>LIEZEL C. REÑA</t>
   </si>
   <si>
     <t>K7061-95430</t>
   </si>
   <si>
-    <t xml:space="preserve">Ernie Sones </t>
+    <t>Ernie Sones</t>
   </si>
   <si>
     <t>K7074-109784</t>
   </si>
   <si>
-    <t xml:space="preserve">Maria eula d. Catada </t>
+    <t>Maria eula d. Catada</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN3743</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Renante</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Nap</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>john michael paragas</t>
   </si>