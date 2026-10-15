--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -71,57 +71,57 @@
   <si>
     <t>CITY OF LAS PIÑAS NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>RIALYN ESPADERO</t>
   </si>
   <si>
     <t>K7105-109311</t>
   </si>
   <si>
     <t>APPLE ARIBADA</t>
   </si>
   <si>
     <t>K7068-109932</t>
   </si>
   <si>
     <t>CITY OF MUNTINLUPA NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>CRISMARK DELOS SANTOS</t>
   </si>
   <si>
     <t>K7016-109501</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN RIO CANEDA </t>
+    <t>JOHN RIO CANEDA</t>
   </si>
   <si>
     <t>K7125-109159</t>
   </si>
   <si>
-    <t xml:space="preserve">Ameroding B Nanak </t>
+    <t>Ameroding B Nanak</t>
   </si>
   <si>
     <t>K7068-109818</t>
   </si>
   <si>
     <t>CITY OF PARAÑAQUE NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>SARAH  A GUIAMBANGAN</t>
   </si>
   <si>
     <t>K7093-90528</t>
   </si>
   <si>
     <t>IRISH JOBELLE S. REYES</t>
   </si>
   <si>
     <t>K5005-108950</t>
   </si>
   <si>
     <t>ELVIE CERVANTES</t>
   </si>
   <si>
     <t>K7063-109922</t>
   </si>