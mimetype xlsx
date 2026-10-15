--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -89,51 +89,51 @@
   <si>
     <t>Eden Tomentos</t>
   </si>
   <si>
     <t>K7124-95192</t>
   </si>
   <si>
     <t>TIOTIMO CONGE</t>
   </si>
   <si>
     <t>K7068-109026</t>
   </si>
   <si>
     <t>LEONARDO RESTAR</t>
   </si>
   <si>
     <t>K7126-91290</t>
   </si>
   <si>
     <t>Anthony fernandez</t>
   </si>
   <si>
     <t>K7125-90950</t>
   </si>
   <si>
-    <t xml:space="preserve">Carlos Baluyot Jr </t>
+    <t>Carlos Baluyot Jr</t>
   </si>
   <si>
     <t>K7129-91722</t>
   </si>
   <si>
     <t>CHRISTOPHER GANDOY</t>
   </si>
   <si>
     <t>K5004-107579</t>
   </si>
   <si>
     <t>MYRA G. CIRIACO</t>
   </si>
   <si>
     <t>K7061-92593</t>
   </si>
   <si>
     <t>Khalida Casim</t>
   </si>
   <si>
     <t>K6002-94856</t>
   </si>
   <si>
     <t>VIRGINIA R. SOLOMON</t>
   </si>
@@ -149,57 +149,57 @@
   <si>
     <t>JARIEL VEÑEGAS</t>
   </si>
   <si>
     <t>K7125-109795</t>
   </si>
   <si>
     <t>Jessa Mae angel  DEJARLO</t>
   </si>
   <si>
     <t>K7093-107731</t>
   </si>
   <si>
     <t>JUVIC COPADA</t>
   </si>
   <si>
     <t>K7129-95112</t>
   </si>
   <si>
     <t>VICTORINO REYES ROJERO</t>
   </si>
   <si>
     <t>K7093-91050</t>
   </si>
   <si>
-    <t xml:space="preserve">ERIKA SERCEDILLO V </t>
+    <t>ERIKA SERCEDILLO V</t>
   </si>
   <si>
     <t>K7125-94704</t>
   </si>
   <si>
-    <t xml:space="preserve">LEA PALOMAR </t>
+    <t>LEA PALOMAR</t>
   </si>
   <si>
     <t>K7017-108245</t>
   </si>
   <si>
     <t>MARILYN YAO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb 3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>MARIO</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rommel</t>
   </si>