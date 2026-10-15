--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -56,93 +56,93 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7069-95521</t>
   </si>
   <si>
     <t>TONDO I / II NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>Chruzette C marzo</t>
   </si>
   <si>
     <t>K7127-109637</t>
   </si>
   <si>
-    <t xml:space="preserve">CYNITHIA S, GESMUNDO </t>
+    <t>CYNITHIA S, GESMUNDO</t>
   </si>
   <si>
     <t>K7063-95229</t>
   </si>
   <si>
     <t>JOMEL ABBIE T.GALENO</t>
   </si>
   <si>
     <t>K7123-93707</t>
   </si>
   <si>
     <t>RODELIA I REYES</t>
   </si>
   <si>
     <t>K7063-91266</t>
   </si>
   <si>
     <t>QUIAPO NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>MIKE CARIM DAUD</t>
   </si>
   <si>
     <t>K7127-108831</t>
   </si>
   <si>
     <t>EMILY MARRON</t>
   </si>
   <si>
     <t>K7016-109584</t>
   </si>
   <si>
     <t>SAIMA ASUM</t>
   </si>
   <si>
     <t>K7124-95132</t>
   </si>
   <si>
     <t>SANTA CRUZ NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPHINE BARRETTO </t>
+    <t>JOSEPHINE BARRETTO</t>
   </si>
   <si>
     <t>K7129-109190</t>
   </si>
   <si>
     <t>PATRICE JOY ESPIRITU</t>
   </si>
   <si>
     <t>K5004-109380</t>
   </si>
   <si>
     <t>SAMPALOC NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>DESIREE AGUMBOY</t>
   </si>
   <si>
     <t>K7121-95173</t>
   </si>
   <si>
     <t>Mykaela Marinelle</t>
   </si>
   <si>
     <t>K7105-91437</t>
   </si>