--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -65,51 +65,51 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5005-90691</t>
   </si>
   <si>
     <t>BACOOR CITY CAVITE</t>
   </si>
   <si>
     <t>LUCILA D MACALINAO</t>
   </si>
   <si>
     <t>K7123-109228</t>
   </si>
   <si>
     <t>MARTHA AMELIA CABURNAY</t>
   </si>
   <si>
     <t>K5002-93841</t>
   </si>
   <si>
     <t>CITY OF DASMARIÑAS CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">RAI CAYDEN MAESTRO TRIA </t>
+    <t>RAI CAYDEN MAESTRO TRIA</t>
   </si>
   <si>
     <t>K7068-90633</t>
   </si>
   <si>
     <t>SHIRMALYN A DESQUITADO</t>
   </si>
   <si>
     <t>K5004-108032</t>
   </si>
   <si>
     <t>MACARIO BATANGON</t>
   </si>
   <si>
     <t>K7105-89892</t>
   </si>
   <si>
     <t>SEAN P. TARUC</t>
   </si>
   <si>
     <t>K7072-109876</t>
   </si>
   <si>
     <t>DELIA M. INDEMNE</t>
   </si>
@@ -182,51 +182,51 @@
   <si>
     <t>K7129-92380</t>
   </si>
   <si>
     <t>GENERAL TRIAS CAVITE</t>
   </si>
   <si>
     <t>Hua shi lei  b abalos</t>
   </si>
   <si>
     <t>K5004-109939</t>
   </si>
   <si>
     <t>KRSYTEL MAE TORRES</t>
   </si>
   <si>
     <t>K7125-109155</t>
   </si>
   <si>
     <t>EDJELYN DE OCAMPO</t>
   </si>
   <si>
     <t>K5002-95079</t>
   </si>
   <si>
-    <t xml:space="preserve">EVANGEL P  CABATBAT </t>
+    <t>EVANGEL P  CABATBAT</t>
   </si>
   <si>
     <t>K5005-109356</t>
   </si>
   <si>
     <t>PATRICIA KEAN PASUMBAL</t>
   </si>
   <si>
     <t>K7063-90420</t>
   </si>
   <si>
     <t>NOEL TACADENA</t>
   </si>
   <si>
     <t>K7063-90965</t>
   </si>
   <si>
     <t>IMUS CITY CAVITE</t>
   </si>
   <si>
     <t>GOMEL MAMBAT</t>
   </si>
   <si>
     <t>K7068-91535</t>
   </si>