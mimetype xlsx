--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -50,90 +50,90 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7011-94007</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">JESUS Q. RAMOS </t>
+    <t>JESUS Q. RAMOS</t>
   </si>
   <si>
     <t>K7063-90819</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
     <t>LUCILE A. HERRERA</t>
   </si>
   <si>
     <t>K7063-90356</t>
   </si>
   <si>
     <t>SHERIDON LAGON</t>
   </si>
   <si>
     <t>K7011-91544</t>
   </si>
   <si>
     <t>CLARITESS J. PADUA</t>
   </si>
   <si>
     <t>K7063-95450</t>
   </si>
   <si>
     <t>EDDIE OINEZA</t>
   </si>
   <si>
     <t>K7124-90872</t>
   </si>
   <si>
     <t>JOHNMAR P SANDAJAN</t>
   </si>
   <si>
     <t>K7093-90828</t>
   </si>
   <si>
-    <t xml:space="preserve">MIRIAM BUENAVENTURA </t>
+    <t>MIRIAM BUENAVENTURA</t>
   </si>
   <si>
     <t>K7069-93047</t>
   </si>
   <si>
     <t>MARY ANN R. BO</t>
   </si>
   <si>
     <t>K7126-90785</t>
   </si>
   <si>
     <t>JOSE DELA CRUZ</t>
   </si>
   <si>
     <t>K7063-95518</t>
   </si>
   <si>
     <t>FREDERICK JEROME MAGANO</t>
   </si>
   <si>
     <t>K7074-94739</t>
   </si>
   <si>
     <t>Melody p. Padilla</t>
   </si>