--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -95,123 +95,123 @@
   <si>
     <t>K7121-108512</t>
   </si>
   <si>
     <t>Laila B Banaag</t>
   </si>
   <si>
     <t>K7026-92721</t>
   </si>
   <si>
     <t>Finarose Concepción/ Fiona Tessa Atok</t>
   </si>
   <si>
     <t>K7125-92834</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>Melissa Rodriguez</t>
   </si>
   <si>
     <t>K7125-91363</t>
   </si>
   <si>
-    <t xml:space="preserve">MAE ANN Q ARNAIZ </t>
+    <t>MAE ANN Q ARNAIZ</t>
   </si>
   <si>
     <t>K7026-108697</t>
   </si>
   <si>
     <t>LIELANI BRIZO</t>
   </si>
   <si>
     <t>K7030-108187</t>
   </si>
   <si>
     <t>MARICRIS C MISAJON</t>
   </si>
   <si>
     <t>K5003-95520</t>
   </si>
   <si>
     <t>APRIL ROSE RABULAN</t>
   </si>
   <si>
     <t>K7124-95165</t>
   </si>
   <si>
     <t>BOCAUE BULACAN</t>
   </si>
   <si>
     <t>ABBY GAIL PALLOC</t>
   </si>
   <si>
     <t>K7123-95110</t>
   </si>
   <si>
     <t>BULACAN BULACAN</t>
   </si>
   <si>
     <t>ANGELITA CARDENAS</t>
   </si>
   <si>
     <t>K7068-108505</t>
   </si>
   <si>
     <t>EVELYN M.DE DIOS</t>
   </si>
   <si>
     <t>K7124-108163</t>
   </si>
   <si>
     <t>GUIGUINTO BULACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">CEFERRINA MENDOZA GABRIEL </t>
+    <t>CEFERRINA MENDOZA GABRIEL</t>
   </si>
   <si>
     <t>K7063-92619</t>
   </si>
   <si>
     <t>CITY OF MEYCAUAYAN BULACAN</t>
   </si>
   <si>
     <t>ALICIA HERRERA</t>
   </si>
   <si>
     <t>K5005-92453</t>
   </si>
   <si>
     <t>VAL MACTAL</t>
   </si>
   <si>
     <t>K5002-95307</t>
   </si>
   <si>
-    <t xml:space="preserve">VIVIAN D R  AQUINO </t>
+    <t>VIVIAN D R  AQUINO</t>
   </si>
   <si>
     <t>K7074-92395</t>
   </si>
   <si>
     <t>OBANDO BULACAN</t>
   </si>
   <si>
     <t>Jesus Jake jorque jr.</t>
   </si>
   <si>
     <t>K7030-108726</t>
   </si>
   <si>
     <t>PANDI BULACAN</t>
   </si>
   <si>
     <t>ROMEL MANGARING</t>
   </si>
   <si>
     <t>K7069-92513</t>
   </si>
   <si>
     <t>SANTA MARIA BULACAN</t>
   </si>