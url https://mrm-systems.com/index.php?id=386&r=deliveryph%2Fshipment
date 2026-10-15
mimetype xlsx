--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -206,51 +206,51 @@
   <si>
     <t>K7129-93920</t>
   </si>
   <si>
     <t>PANGIL LAGUNA</t>
   </si>
   <si>
     <t>DOREEN D. MONEDA</t>
   </si>
   <si>
     <t>K7124-94898</t>
   </si>
   <si>
     <t>PILA LAGUNA</t>
   </si>
   <si>
     <t>ROANI P CALMA</t>
   </si>
   <si>
     <t>K7061-108500</t>
   </si>
   <si>
     <t>SANTA CRUZ (Capital) LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">Sauden De Guzman </t>
+    <t>Sauden De Guzman</t>
   </si>
   <si>
     <t>K7016-108198</t>
   </si>
   <si>
     <t>CITY OF SANTA ROSA LAGUNA</t>
   </si>
   <si>
     <t>MA. TERESA NERONA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBX-8772</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Billy borce</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>