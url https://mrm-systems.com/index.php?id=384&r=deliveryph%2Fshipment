--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -107,66 +107,66 @@
   <si>
     <t>VIOLETA O. SAYO</t>
   </si>
   <si>
     <t>K7068-93103</t>
   </si>
   <si>
     <t>SHARON MACARO</t>
   </si>
   <si>
     <t>K7063-92897</t>
   </si>
   <si>
     <t>ROLANDO  BINONGO</t>
   </si>
   <si>
     <t>K5005-107807</t>
   </si>
   <si>
     <t>JANETH JULIANO</t>
   </si>
   <si>
     <t>K7063-91078</t>
   </si>
   <si>
-    <t xml:space="preserve">SOLEDAD V COLLANTES </t>
+    <t>SOLEDAD V COLLANTES</t>
   </si>
   <si>
     <t>K5004-107709</t>
   </si>
   <si>
     <t>PATRICIA M. MERCADO</t>
   </si>
   <si>
     <t>K7126-92445</t>
   </si>
   <si>
     <t>CITY OF PARAÑAQUE NCR, FOURTH DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">Marilen v Ramos </t>
+    <t>Marilen v Ramos</t>
   </si>
   <si>
     <t>K7126-90704</t>
   </si>
   <si>
     <t>K7061-91829</t>
   </si>
   <si>
     <t>Priscilla Espina</t>
   </si>
   <si>
     <t>K7105-88667</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>AYA ISAMIL IBRAHIM</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>