--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -104,51 +104,51 @@
   <si>
     <t>NENITA CACO/FITZ ALEXIE OGALINOLA</t>
   </si>
   <si>
     <t>K5003-107808</t>
   </si>
   <si>
     <t>ROCHELL CRUZ</t>
   </si>
   <si>
     <t>K7129-108801</t>
   </si>
   <si>
     <t>FELIPA BRRNALES</t>
   </si>
   <si>
     <t>K7121-92034</t>
   </si>
   <si>
     <t>Mary Jane E Galban</t>
   </si>
   <si>
     <t>K7127-107707</t>
   </si>
   <si>
-    <t xml:space="preserve">Sherilyne gatchalian </t>
+    <t>Sherilyne gatchalian</t>
   </si>
   <si>
     <t>K6002-107957</t>
   </si>
   <si>
     <t>DANILO  NABELGA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb 3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>MARIO</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rommel</t>
   </si>