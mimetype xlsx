--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -152,102 +152,102 @@
   <si>
     <t>APRIL ANN TABIMINA</t>
   </si>
   <si>
     <t>K5002-93667</t>
   </si>
   <si>
     <t>Jolina Legaspi</t>
   </si>
   <si>
     <t>K7030-107924</t>
   </si>
   <si>
     <t>RONALD JEZTER TRIÑANES</t>
   </si>
   <si>
     <t>K5004-107863</t>
   </si>
   <si>
     <t>MELISSA LEANNE CABALLA</t>
   </si>
   <si>
     <t>K7061-108863</t>
   </si>
   <si>
-    <t xml:space="preserve">Virginia Vinluan </t>
+    <t>Virginia Vinluan</t>
   </si>
   <si>
     <t>K7011-92400</t>
   </si>
   <si>
     <t>TIMOTHY JOHN FLORES</t>
   </si>
   <si>
     <t>K7072-108476</t>
   </si>
   <si>
     <t>JOANNE M. TAN</t>
   </si>
   <si>
     <t>K7073-94911</t>
   </si>
   <si>
     <t>IMUS CITY CAVITE</t>
   </si>
   <si>
     <t>ROWENA P FERNANDO</t>
   </si>
   <si>
     <t>K5003-108440</t>
   </si>
   <si>
     <t>GINA NUNEZ</t>
   </si>
   <si>
     <t>K7093-92908</t>
   </si>
   <si>
     <t>KRISTIAN PAUL/LLAMERA OR KYLE</t>
   </si>
   <si>
     <t>K7093-95077</t>
   </si>
   <si>
     <t>KAWIT CAVITE</t>
   </si>
   <si>
     <t>PRINCESS SAMANTHA O. ROBLES</t>
   </si>
   <si>
     <t>K7123-91341</t>
   </si>
   <si>
     <t>NOVELETA CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN MICHAEL M. PEREZ </t>
+    <t>JOHN MICHAEL M. PEREZ</t>
   </si>
   <si>
     <t>K7030-94965</t>
   </si>
   <si>
     <t>ARMIE PALIMA</t>
   </si>
   <si>
     <t>K7063-91261</t>
   </si>
   <si>
     <t>ROSARIO CAVITE</t>
   </si>
   <si>
     <t>GINA R.OCO</t>
   </si>
   <si>
     <t>K5002-95010</t>
   </si>
   <si>
     <t>MERRILYNN CANO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>