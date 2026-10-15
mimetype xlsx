--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -65,51 +65,51 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7074-107543</t>
   </si>
   <si>
     <t>ALFONSO CAVITE</t>
   </si>
   <si>
     <t>Victoria c. Varias</t>
   </si>
   <si>
     <t>K7016-107817</t>
   </si>
   <si>
     <t>CITY OF DASMARIÑAS CAVITE</t>
   </si>
   <si>
     <t>ROWENA FLORES</t>
   </si>
   <si>
     <t>K7125-94952</t>
   </si>
   <si>
-    <t xml:space="preserve">Charlon jhon S Bingco </t>
+    <t>Charlon jhon S Bingco</t>
   </si>
   <si>
     <t>K7068-95206</t>
   </si>
   <si>
     <t>GENERAL TRIAS CAVITE</t>
   </si>
   <si>
     <t>JOSEPH C.SUYAT</t>
   </si>
   <si>
     <t>K7063-93053</t>
   </si>
   <si>
     <t>ELMA U MIRASOL</t>
   </si>
   <si>
     <t>K7123-93837</t>
   </si>
   <si>
     <t>INDANG CAVITE</t>
   </si>
   <si>
     <t>MERLY  C JANE</t>
   </si>
@@ -122,51 +122,51 @@
   <si>
     <t>Reughel c. Anover</t>
   </si>
   <si>
     <t>K7129-90797</t>
   </si>
   <si>
     <t>MYRNA ICASIANO</t>
   </si>
   <si>
     <t>K7125-91094</t>
   </si>
   <si>
     <t>MARAGONDON CAVITE</t>
   </si>
   <si>
     <t>Joel F Valencia</t>
   </si>
   <si>
     <t>K7123-93983</t>
   </si>
   <si>
     <t>NAIC CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERRY ECHAVE </t>
+    <t>CHERRY ECHAVE</t>
   </si>
   <si>
     <t>K7123-91849</t>
   </si>
   <si>
     <t>Lizel C Caseserano</t>
   </si>
   <si>
     <t>K7063-92958</t>
   </si>
   <si>
     <t>EDMAR O.VILLOTE</t>
   </si>
   <si>
     <t>K7063-91259</t>
   </si>
   <si>
     <t>SAMANTA NICOLE RABE</t>
   </si>
   <si>
     <t>K7011-90958</t>
   </si>
   <si>
     <t>SILANG CAVITE</t>
   </si>
@@ -212,57 +212,57 @@
   <si>
     <t>CHRISTINE F ESPIRITU</t>
   </si>
   <si>
     <t>K5002-94906</t>
   </si>
   <si>
     <t>PERLA S LIBAR</t>
   </si>
   <si>
     <t>K7074-91293</t>
   </si>
   <si>
     <t>Mrs. Consolacion bayot</t>
   </si>
   <si>
     <t>K7026-92629</t>
   </si>
   <si>
     <t>NOEMI CRIMAN</t>
   </si>
   <si>
     <t>K7125-92788</t>
   </si>
   <si>
-    <t xml:space="preserve">Joseph B Prodente </t>
+    <t>Joseph B Prodente</t>
   </si>
   <si>
     <t>K7125-91164</t>
   </si>
   <si>
-    <t xml:space="preserve">LLOYD C GABALES </t>
+    <t>LLOYD C GABALES</t>
   </si>
   <si>
     <t>K7126-92502</t>
   </si>
   <si>
     <t>GEN. MARIANO ALVAREZ CAVITE</t>
   </si>
   <si>
     <t>Mirasol Soliman</t>
   </si>
   <si>
     <t>K7068-93113</t>
   </si>
   <si>
     <t>CRISELDA M.DELEON</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 8364</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>