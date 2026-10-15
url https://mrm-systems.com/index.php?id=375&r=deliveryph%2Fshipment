--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -116,51 +116,51 @@
   <si>
     <t>K7129-92460</t>
   </si>
   <si>
     <t>K7121-94555</t>
   </si>
   <si>
     <t>Rochelle M Fuentes</t>
   </si>
   <si>
     <t>K7129-106505</t>
   </si>
   <si>
     <t>EVELYN Q. DAANG</t>
   </si>
   <si>
     <t>K6002-94298</t>
   </si>
   <si>
     <t>CAROLINA I. COBALLES</t>
   </si>
   <si>
     <t>K7073-94043</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELO SANTOS </t>
+    <t>ANGELO SANTOS</t>
   </si>
   <si>
     <t>K5001-106983</t>
   </si>
   <si>
     <t>MARY JOY V DABO</t>
   </si>
   <si>
     <t>K7061-92031</t>
   </si>
   <si>
     <t>Cristina  c  cajayon</t>
   </si>
   <si>
     <t>K7129-92051</t>
   </si>
   <si>
     <t>CAINTA RIZAL</t>
   </si>
   <si>
     <t>MS. CATHERINE R. BUETA</t>
   </si>
   <si>
     <t>K7129-93745</t>
   </si>