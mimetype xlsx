--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -65,51 +65,51 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K6002-92698</t>
   </si>
   <si>
     <t>SANTA ANA NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>LOLITA DECADIZ</t>
   </si>
   <si>
     <t>K7068-107312</t>
   </si>
   <si>
     <t>PASAY CITY NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>CRISELDA FRANCIA</t>
   </si>
   <si>
     <t>K7133-94147</t>
   </si>
   <si>
-    <t xml:space="preserve">Shamell ann natividad </t>
+    <t>Shamell ann natividad</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NKQ2759</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>aga</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>jogene</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jogene Mendoza</t>
   </si>