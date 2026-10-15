--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -152,51 +152,51 @@
   <si>
     <t>K7030-93478</t>
   </si>
   <si>
     <t>ROMULO C MEDOLLAR</t>
   </si>
   <si>
     <t>K7061-92457</t>
   </si>
   <si>
     <t>SAN PABLO CITY LAGUNA</t>
   </si>
   <si>
     <t>Kevin Bongais</t>
   </si>
   <si>
     <t>K7129-92758</t>
   </si>
   <si>
     <t>BERNABE RIO</t>
   </si>
   <si>
     <t>K7011-93331</t>
   </si>
   <si>
-    <t xml:space="preserve">RACHELLE ANN S. MONTEMAYOR </t>
+    <t>RACHELLE ANN S. MONTEMAYOR</t>
   </si>
   <si>
     <t>K7129-91687</t>
   </si>
   <si>
     <t>ROBERTO R. DIONGCO</t>
   </si>
   <si>
     <t>K7074-107903</t>
   </si>
   <si>
     <t>CITY OF SAN PEDRO LAGUNA</t>
   </si>
   <si>
     <t>JACQUELINE M. TALAOC</t>
   </si>
   <si>
     <t>K7030-91985</t>
   </si>
   <si>
     <t>SANTA CRUZ (Capital) LAGUNA</t>
   </si>
   <si>
     <t>Jay masacayan</t>
   </si>