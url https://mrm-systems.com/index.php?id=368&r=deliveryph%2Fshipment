--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -62,135 +62,135 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7093-105080</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>DANILO DELOS SANTOS</t>
   </si>
   <si>
     <t>K5005-106424</t>
   </si>
   <si>
     <t>ABIGEL M MUNIS</t>
   </si>
   <si>
     <t>K7011-94007</t>
   </si>
   <si>
-    <t xml:space="preserve">JESUS Q. RAMOS </t>
+    <t>JESUS Q. RAMOS</t>
   </si>
   <si>
     <t>K7063-93713</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
     <t>SHERIDON LAGON</t>
   </si>
   <si>
     <t>K7126-93581</t>
   </si>
   <si>
     <t>Rosita Sibbaluca</t>
   </si>
   <si>
     <t>K7074-105361</t>
   </si>
   <si>
     <t>Emma b. Martin</t>
   </si>
   <si>
     <t>K5002-106863</t>
   </si>
   <si>
     <t>ROSEMARIE GATLABAYAN</t>
   </si>
   <si>
     <t>K5002-107757</t>
   </si>
   <si>
     <t>K5004-106155</t>
   </si>
   <si>
     <t>JHAZZIE DE LEON</t>
   </si>
   <si>
     <t>K5002-106510</t>
   </si>
   <si>
     <t>K7133-94170</t>
   </si>
   <si>
-    <t xml:space="preserve">JUANITO VALIENTE </t>
+    <t>JUANITO VALIENTE</t>
   </si>
   <si>
     <t>K7123-94159</t>
   </si>
   <si>
     <t>MARY JEAN ARDA</t>
   </si>
   <si>
     <t>K7123-93180</t>
   </si>
   <si>
-    <t xml:space="preserve">Norma R. Rosario </t>
+    <t>Norma R. Rosario</t>
   </si>
   <si>
     <t>K7073-95431</t>
   </si>
   <si>
     <t>ALEX LAWIS</t>
   </si>
   <si>
     <t>K7011-95523</t>
   </si>
   <si>
     <t>BARAS RIZAL</t>
   </si>
   <si>
     <t>BRYAN S. ARISTOTELES</t>
   </si>
   <si>
     <t>K7074-94072</t>
   </si>
   <si>
     <t>Raymundo arzga</t>
   </si>
   <si>
     <t>T260527162602664</t>
   </si>
   <si>
-    <t xml:space="preserve">	LORIE PINEDA</t>
+    <t>LORIE PINEDA</t>
   </si>
   <si>
     <t>T260602152755930</t>
   </si>
   <si>
     <t>BELICARINE BETONIO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB 3227</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>