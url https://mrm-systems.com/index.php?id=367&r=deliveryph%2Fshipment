--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>08/07/2026 03:17:17 - 08/07/2026 03:25:49</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -71,75 +71,72 @@
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>JULITO REYES JR</t>
   </si>
   <si>
     <t>K7068-95623</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>FLORANTE CANLAS</t>
   </si>
   <si>
     <t>K7126-91794</t>
   </si>
   <si>
     <t>Erica M  canda</t>
   </si>
   <si>
     <t>K7068-95986</t>
   </si>
   <si>
-    <t xml:space="preserve">JUNE C. VELASQUEZ </t>
+    <t>JUNE C. VELASQUEZ</t>
   </si>
   <si>
     <t>T260525112359417</t>
   </si>
   <si>
     <t>VICTORIA UY</t>
   </si>
   <si>
     <t>T260527125558616</t>
   </si>
   <si>
-    <t xml:space="preserve">	THEINAR VASQUEZ</t>
+    <t>THEINAR VASQUEZ</t>
   </si>
   <si>
     <t>T260527140524250</t>
   </si>
   <si>
-    <t xml:space="preserve">	DYNA DILAG</t>
+    <t>DYNA DILAG</t>
   </si>
   <si>
     <t>T260527145715568</t>
-  </si>
-[...1 lines deleted...]
-    <t>THEINAR VASQUEZ</t>
   </si>
   <si>
     <t>T260527151512954</t>
   </si>
   <si>
     <t>To: THEINAR VASQUEZ</t>
   </si>
   <si>
     <t>T260602150152511</t>
   </si>
   <si>
     <t>NIKKI CRUZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV577</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">renante </t>
   </si>
@@ -646,127 +643,127 @@
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13" t="s">
         <v>11</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B15" t="s">
         <v>11</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B16" t="s">
         <v>11</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>