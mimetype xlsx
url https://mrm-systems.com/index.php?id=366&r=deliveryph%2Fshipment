--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -50,72 +50,72 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7061-95430</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">Ernie Sones </t>
+    <t>Ernie Sones</t>
   </si>
   <si>
     <t>K7026-95507</t>
   </si>
   <si>
     <t>MYRNA SANMOCTE</t>
   </si>
   <si>
     <t>K7068-95623</t>
   </si>
   <si>
     <t>FLORANTE CANLAS</t>
   </si>
   <si>
     <t>K7123-91870</t>
   </si>
   <si>
     <t>BULACAN BULACAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Angelita R Cardenas </t>
+    <t>Angelita R Cardenas</t>
   </si>
   <si>
     <t>K7068-96382</t>
   </si>
   <si>
     <t>RONALD MARCELINO MARCELO</t>
   </si>
   <si>
     <t>K7126-93421</t>
   </si>
   <si>
     <t>CITY OF MEYCAUAYAN BULACAN</t>
   </si>
   <si>
     <t>PRISCILA D. ACUÑA</t>
   </si>
   <si>
     <t>K7068-96166</t>
   </si>
   <si>
     <t>OBANDO BULACAN</t>
   </si>
   <si>
     <t>LOURDES PRADO</t>
   </si>
@@ -143,51 +143,51 @@
   <si>
     <t>K7063-95689</t>
   </si>
   <si>
     <t>SANTA MARIA BULACAN</t>
   </si>
   <si>
     <t>PEDRO TA-A</t>
   </si>
   <si>
     <t>K5005-106611</t>
   </si>
   <si>
     <t>MILDRED FERRER</t>
   </si>
   <si>
     <t>T260525132900080</t>
   </si>
   <si>
     <t>HYACITH O. CARPIO</t>
   </si>
   <si>
     <t>T260602131540171</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERRY BAUZON </t>
+    <t>CHERRY BAUZON</t>
   </si>
   <si>
     <t>T260525142351282</t>
   </si>
   <si>
     <t>JENNIFER HERRERA</t>
   </si>
   <si>
     <t>T260601174323173</t>
   </si>
   <si>
     <t>MAE KATHRINE BORDIADOR</t>
   </si>
   <si>
     <t>T260603094741968</t>
   </si>
   <si>
     <t>JEWEL FIAL</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CXV577</t>
   </si>