--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -80,51 +80,51 @@
   <si>
     <t>CAVITE CITY CAVITE</t>
   </si>
   <si>
     <t>ROWENA RAYMUNDO</t>
   </si>
   <si>
     <t>K7125-106607</t>
   </si>
   <si>
     <t>ROGELSON I LARA</t>
   </si>
   <si>
     <t>K7073-94089</t>
   </si>
   <si>
     <t>CITY OF DASMARIÑAS CAVITE</t>
   </si>
   <si>
     <t>MARIEKRIS D. RODRIGUEZ / MARIA TERESA D. RODRIGUEZ</t>
   </si>
   <si>
     <t>K5003-107271</t>
   </si>
   <si>
-    <t xml:space="preserve">ROBERT  RANIEL </t>
+    <t>ROBERT  RANIEL</t>
   </si>
   <si>
     <t>K7030-95513</t>
   </si>
   <si>
     <t>LANCE ANTHONY U FINO</t>
   </si>
   <si>
     <t>K7126-94110</t>
   </si>
   <si>
     <t>Wenefreda O Gregorio</t>
   </si>
   <si>
     <t>K7121-93268</t>
   </si>
   <si>
     <t>Benjie Samson</t>
   </si>
   <si>
     <t>K7026-94003</t>
   </si>
   <si>
     <t>Annabelle Dela Cruz</t>
   </si>