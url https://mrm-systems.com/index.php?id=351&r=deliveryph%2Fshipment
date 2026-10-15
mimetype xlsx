--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-92645</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">LORENZO CONTIGA </t>
+    <t>LORENZO CONTIGA</t>
   </si>
   <si>
     <t>K7124-94741</t>
   </si>
   <si>
     <t>LOLITA A DAGOPIOSO</t>
   </si>
   <si>
     <t>K7129-93980</t>
   </si>
   <si>
     <t>DOMINGA M. REFUGIO</t>
   </si>
   <si>
     <t>K5005-94597</t>
   </si>
   <si>
     <t>BERNADETH B PABELLA</t>
   </si>
   <si>
     <t>K7124-94831</t>
   </si>
   <si>
     <t>MARLOU CINCO</t>
   </si>