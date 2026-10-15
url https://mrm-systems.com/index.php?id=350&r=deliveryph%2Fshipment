--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -86,66 +86,66 @@
   <si>
     <t>SAN PABLO CITY LAGUNA</t>
   </si>
   <si>
     <t>Mrs. Lenie cuasay ulan</t>
   </si>
   <si>
     <t>K7127-90564</t>
   </si>
   <si>
     <t>Eva    b sarmiento</t>
   </si>
   <si>
     <t>K5005-106535</t>
   </si>
   <si>
     <t>JAN MARCO REDILLAS</t>
   </si>
   <si>
     <t>K7127-90560</t>
   </si>
   <si>
     <t>CITY OF SAN PEDRO LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">JUAN SORIANO </t>
+    <t>JUAN SORIANO</t>
   </si>
   <si>
     <t>K5002-107311</t>
   </si>
   <si>
     <t>CITY OF SANTA ROSA LAGUNA</t>
   </si>
   <si>
     <t>FERDINAND ARAYATA</t>
   </si>
   <si>
     <t>K7126-107882</t>
   </si>
   <si>
-    <t xml:space="preserve">ELIZEO DELOS SANTOS </t>
+    <t>ELIZEO DELOS SANTOS</t>
   </si>
   <si>
     <t>T260527192318402</t>
   </si>
   <si>
     <t>CITY OF BIÑAN LAGUNA</t>
   </si>
   <si>
     <t>FAUSTINO M. BEJARIN JR.</t>
   </si>
   <si>
     <t>T260528141702991</t>
   </si>
   <si>
     <t>T260525182119895</t>
   </si>
   <si>
     <t>JAY ALVAREZ</t>
   </si>
   <si>
     <t>T260603102137039</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>