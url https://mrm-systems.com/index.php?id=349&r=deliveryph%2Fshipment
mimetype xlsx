--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -68,81 +68,81 @@
   <si>
     <t>K7121-94195</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>JOAN  JAYBEE GUILLERMO</t>
   </si>
   <si>
     <t>K7068-106949</t>
   </si>
   <si>
     <t>MELCHORA/ALLER R.NAVARRA</t>
   </si>
   <si>
     <t>K5002-94258</t>
   </si>
   <si>
     <t>ZENIA J. BUDOMO</t>
   </si>
   <si>
     <t>K7121-93242</t>
   </si>
   <si>
-    <t xml:space="preserve"> Cesar  a  Galingana</t>
+    <t>Cesar  a  Galingana</t>
   </si>
   <si>
     <t>K8002-91303</t>
   </si>
   <si>
     <t>CABUYAO CITY LAGUNA</t>
   </si>
   <si>
     <t>BEATRIZ AUSTRIA</t>
   </si>
   <si>
     <t>K7133-93829</t>
   </si>
   <si>
     <t>MAGALLANES SORSOGON</t>
   </si>
   <si>
     <t>Anabella dangalan</t>
   </si>
   <si>
     <t>T260501181114840</t>
   </si>
   <si>
-    <t xml:space="preserve">JAKE ROBERT DYK </t>
+    <t>JAKE ROBERT DYK</t>
   </si>
   <si>
     <t>T260527131110126</t>
   </si>
   <si>
-    <t xml:space="preserve">	GAYLE CAYANONG</t>
+    <t>GAYLE CAYANONG</t>
   </si>
   <si>
     <t>T260529160207433</t>
   </si>
   <si>
     <t>PINKY ALGUEROS</t>
   </si>
   <si>
     <t>T260601131336298</t>
   </si>
   <si>
     <t>MANUEL BANZON</t>
   </si>
   <si>
     <t>T260602133426334</t>
   </si>
   <si>
     <t>FREDERICK VELOIRA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NKQ2564</t>
   </si>