--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -65,90 +65,90 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7030-93118</t>
   </si>
   <si>
     <t>CITY OF MARIKINA NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>KRIZZLE LLORCA</t>
   </si>
   <si>
     <t>K7123-94568</t>
   </si>
   <si>
     <t>RODRIGUEZ (MONTALBAN) RIZAL</t>
   </si>
   <si>
     <t>NASIEF FAISAL MUSLIMEN</t>
   </si>
   <si>
     <t>K7016-91337</t>
   </si>
   <si>
-    <t xml:space="preserve">LEA ABELIS </t>
+    <t>LEA ABELIS</t>
   </si>
   <si>
     <t>K8002-90628</t>
   </si>
   <si>
     <t>DANICA VERONE MATABANG</t>
   </si>
   <si>
     <t>K5005-106193</t>
   </si>
   <si>
     <t>ELENA PALO</t>
   </si>
   <si>
     <t>K7061-93255</t>
   </si>
   <si>
-    <t xml:space="preserve">Tirso Santos </t>
+    <t>Tirso Santos</t>
   </si>
   <si>
     <t>K5004-106962</t>
   </si>
   <si>
     <t>FELICISIMA J. GUILLERMO</t>
   </si>
   <si>
     <t>K5004-92824</t>
   </si>
   <si>
     <t>JOCEL MACADLAG</t>
   </si>
   <si>
     <t>K5002-93736</t>
   </si>
   <si>
     <t>SAN MATEO RIZAL</t>
   </si>
   <si>
-    <t xml:space="preserve">KRISTINE MAE BALABAG </t>
+    <t>KRISTINE MAE BALABAG</t>
   </si>
   <si>
     <t>K6002-94283</t>
   </si>
   <si>
     <t>NARIE CRIS A. SARILE</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB 3227</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>