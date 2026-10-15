--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -80,51 +80,51 @@
   <si>
     <t>INDANG CAVITE</t>
   </si>
   <si>
     <t>ANALIZA B, LOPEZ</t>
   </si>
   <si>
     <t>K5002-93997</t>
   </si>
   <si>
     <t>NAIC CAVITE</t>
   </si>
   <si>
     <t>LYLIBOT H L  GONZA</t>
   </si>
   <si>
     <t>K8002-92816</t>
   </si>
   <si>
     <t>ERIKA VILLASANTA</t>
   </si>
   <si>
     <t>K7123-93983</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERRY ECHAVE </t>
+    <t>CHERRY ECHAVE</t>
   </si>
   <si>
     <t>K7026-94656</t>
   </si>
   <si>
     <t>OSCAR/MERLIN SANOY</t>
   </si>
   <si>
     <t>K7124-93245</t>
   </si>
   <si>
     <t>ELVIRA MARURAN SALDUA</t>
   </si>
   <si>
     <t>K8002-91039</t>
   </si>
   <si>
     <t>CESAR LACBAYEN</t>
   </si>
   <si>
     <t>K7061-95315</t>
   </si>
   <si>
     <t>SILANG CAVITE</t>
   </si>
@@ -167,105 +167,105 @@
   <si>
     <t>K5002-107591</t>
   </si>
   <si>
     <t>ROBERT NATE</t>
   </si>
   <si>
     <t>K7016-92716</t>
   </si>
   <si>
     <t>TRECE MARTIRES CITY (Capital) CAVITE</t>
   </si>
   <si>
     <t>JAICELL MALATAMBAN</t>
   </si>
   <si>
     <t>K5004-91472</t>
   </si>
   <si>
     <t>DALIA  PAROGINOG</t>
   </si>
   <si>
     <t>K7016-91289</t>
   </si>
   <si>
-    <t xml:space="preserve">ANTONIO AGNES </t>
+    <t>ANTONIO AGNES</t>
   </si>
   <si>
     <t>K7123-95540</t>
   </si>
   <si>
-    <t xml:space="preserve">CLARISSE ANN DESCARTIN </t>
+    <t>CLARISSE ANN DESCARTIN</t>
   </si>
   <si>
     <t>K7030-93172</t>
   </si>
   <si>
     <t>CLARIS S PINTOY</t>
   </si>
   <si>
     <t>K7063-107262</t>
   </si>
   <si>
     <t>GEN. MARIANO ALVAREZ CAVITE</t>
   </si>
   <si>
     <t>MA.CRISTINA S.ALLEGO</t>
   </si>
   <si>
     <t>K6002-94545</t>
   </si>
   <si>
     <t>LAILANI LIAD ARJONA</t>
   </si>
   <si>
     <t>T260525092549469</t>
   </si>
   <si>
     <t>RICKY SIOZON</t>
   </si>
   <si>
     <t>T260525174912209</t>
   </si>
   <si>
     <t>TAGAYTAY CITY CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">	JOVEN FRIAS</t>
+    <t>JOVEN FRIAS</t>
   </si>
   <si>
     <t>T260527133708412</t>
   </si>
   <si>
     <t>DAVIDE TURNER</t>
   </si>
   <si>
     <t>T260525171630328</t>
   </si>
   <si>
-    <t xml:space="preserve">	TREL ENCINA</t>
+    <t>TREL ENCINA</t>
   </si>
   <si>
     <t>T260527175620314</t>
   </si>
   <si>
     <t>AURORA SUGATAN</t>
   </si>
   <si>
     <t>T260529161057155</t>
   </si>
   <si>
     <t>VOBER DE ASIS</t>
   </si>
   <si>
     <t>T260529161314467</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ8364</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>