--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -83,108 +83,108 @@
   <si>
     <t>K7129-93207</t>
   </si>
   <si>
     <t>ERWIN/JASPER GALVEZ</t>
   </si>
   <si>
     <t>K5005-95397</t>
   </si>
   <si>
     <t>LILIA RAMIREZ</t>
   </si>
   <si>
     <t>K7026-107682</t>
   </si>
   <si>
     <t>NOIME CAUDOY</t>
   </si>
   <si>
     <t>K7127-92725</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">MS, RIZZA V, BORAL </t>
+    <t>MS, RIZZA V, BORAL</t>
   </si>
   <si>
     <t>K7123-95275</t>
   </si>
   <si>
     <t>ELENITA G. Ariola</t>
   </si>
   <si>
     <t>K5003-92305</t>
   </si>
   <si>
     <t>trixie vea picana</t>
   </si>
   <si>
     <t>K7063-96201</t>
   </si>
   <si>
     <t>MILA P PAJE</t>
   </si>
   <si>
     <t>K7063-96194</t>
   </si>
   <si>
     <t>MILA R.PAJE</t>
   </si>
   <si>
     <t>K7058-107368</t>
   </si>
   <si>
     <t>Claudette del carmen lastra</t>
   </si>
   <si>
     <t>K7061-95428</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">ELIZABETH  Cahutay </t>
+    <t>ELIZABETH  Cahutay</t>
   </si>
   <si>
     <t>K7093-106471</t>
   </si>
   <si>
     <t>ANTONIETA ROMANO</t>
   </si>
   <si>
     <t>K7030-107900</t>
   </si>
   <si>
     <t>ARLENE CASTRO ESTRADA</t>
   </si>
   <si>
     <t>T260525162815293</t>
   </si>
   <si>
-    <t xml:space="preserve">	IRENE GGAZA	</t>
+    <t>IRENE GGAZA</t>
   </si>
   <si>
     <t>T260528142812654</t>
   </si>
   <si>
     <t>DIODALYN ABONITA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Mario</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rommel</t>
   </si>