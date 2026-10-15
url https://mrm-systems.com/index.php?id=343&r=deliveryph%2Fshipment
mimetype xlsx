--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -62,90 +62,90 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-91273</t>
   </si>
   <si>
     <t>CITY OF PARAÑAQUE NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>JOWAHER AMIL</t>
   </si>
   <si>
     <t>K7072-107243</t>
   </si>
   <si>
     <t>DANIELLA MARIE ALANO</t>
   </si>
   <si>
     <t>K7061-93191</t>
   </si>
   <si>
-    <t xml:space="preserve">EDGARDO S TARUGO JR </t>
+    <t>EDGARDO S TARUGO JR</t>
   </si>
   <si>
     <t>K7123-95270</t>
   </si>
   <si>
     <t>Mc johnver c  lacandili</t>
   </si>
   <si>
     <t>K7127-106778</t>
   </si>
   <si>
     <t>NONIE LLANDER LAUNIO</t>
   </si>
   <si>
     <t>K7068-94182</t>
   </si>
   <si>
     <t>MARIBELLE LAS GUINOCOR</t>
   </si>
   <si>
     <t>K7030-94413</t>
   </si>
   <si>
     <t>RIO F FORTEO</t>
   </si>
   <si>
     <t>T260525135557563</t>
   </si>
   <si>
     <t>CITY OF LAS PIÑAS NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>JULIETA DEQUINA</t>
   </si>
   <si>
     <t>T260527123952792</t>
   </si>
   <si>
-    <t xml:space="preserve">	JUDE PANGADIAN</t>
+    <t>JUDE PANGADIAN</t>
   </si>
   <si>
     <t>T260601130959637</t>
   </si>
   <si>
     <t>NESTOR BUNGALON JR.,</t>
   </si>
   <si>
     <t>T260525182344094</t>
   </si>
   <si>
     <t>JANET FELLIZAR</t>
   </si>
   <si>
     <t>T260527132248150</t>
   </si>
   <si>
     <t>CAROL GO</t>
   </si>
   <si>
     <t>T260528142412389</t>
   </si>
   <si>
     <t>MARIA ALMILA CUANZON</t>
   </si>