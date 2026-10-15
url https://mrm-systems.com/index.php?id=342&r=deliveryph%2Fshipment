--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -104,51 +104,51 @@
   <si>
     <t>K8002-90827</t>
   </si>
   <si>
     <t>FAMY LAGUNA</t>
   </si>
   <si>
     <t>JOHN WILFRED QUIAP</t>
   </si>
   <si>
     <t>K7093-95967</t>
   </si>
   <si>
     <t>LOS BAÑOS LAGUNA</t>
   </si>
   <si>
     <t>FERNANDO LANTICAN</t>
   </si>
   <si>
     <t>K8002-91440</t>
   </si>
   <si>
     <t>PAKIL LAGUNA</t>
   </si>
   <si>
-    <t xml:space="preserve">GIGI F CHAVEZ </t>
+    <t>GIGI F CHAVEZ</t>
   </si>
   <si>
     <t>K7126-93338</t>
   </si>
   <si>
     <t>CITY OF SAN PEDRO LAGUNA</t>
   </si>
   <si>
     <t>Remedios Q Corpuz</t>
   </si>
   <si>
     <t>K7129-94092</t>
   </si>
   <si>
     <t>SANTA CRUZ (Capital) LAGUNA</t>
   </si>
   <si>
     <t>WIL-JOY D. NUGUID</t>
   </si>
   <si>
     <t>K7074-96327</t>
   </si>
   <si>
     <t>SANTA MARIA LAGUNA</t>
   </si>
@@ -173,51 +173,51 @@
   <si>
     <t>K7063-94575</t>
   </si>
   <si>
     <t>ABIGAIL P.GUANO</t>
   </si>
   <si>
     <t>K7068-96069</t>
   </si>
   <si>
     <t>VICTORIA LAGUNA</t>
   </si>
   <si>
     <t>MARICEIS MASILUNGAN</t>
   </si>
   <si>
     <t>K7017-105457</t>
   </si>
   <si>
     <t>GESNA CHARISSE LEDESMA</t>
   </si>
   <si>
     <t>T260527164653206</t>
   </si>
   <si>
-    <t xml:space="preserve">	MOLLY FERNANDEZ</t>
+    <t>MOLLY FERNANDEZ</t>
   </si>
   <si>
     <t>T260602134034077</t>
   </si>
   <si>
     <t>ELLIS PLASTINA</t>
   </si>
   <si>
     <t>T260525095611948</t>
   </si>
   <si>
     <t>CHRISTIAN BIBLE CHURCH</t>
   </si>
   <si>
     <t>T260525101451871</t>
   </si>
   <si>
     <t>JOHANNA ADELINA ISABEL CABORDO</t>
   </si>
   <si>
     <t>T260525140311858</t>
   </si>
   <si>
     <t>FAME ANN C. RAMOS</t>
   </si>