--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -56,51 +56,51 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7061-95417</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>Felilia Ronan</t>
   </si>
   <si>
     <t>K7016-91797</t>
   </si>
   <si>
-    <t xml:space="preserve">IAN GABRIEL TOLLEDO </t>
+    <t>IAN GABRIEL TOLLEDO</t>
   </si>
   <si>
     <t>K5005-105260</t>
   </si>
   <si>
     <t>Sarah Nathalie perez</t>
   </si>
   <si>
     <t>K7105-105758</t>
   </si>
   <si>
     <t>JAMEN B.M GULAM</t>
   </si>
   <si>
     <t>K7011-95493</t>
   </si>
   <si>
     <t>EUGENE M. DEJAMCO</t>
   </si>
   <si>
     <t>K7129-93319</t>
   </si>
   <si>
     <t>GINA MONTEROSO</t>
   </si>
@@ -146,57 +146,57 @@
   <si>
     <t>T260602144601613</t>
   </si>
   <si>
     <t>MA. THERESA IBARRA</t>
   </si>
   <si>
     <t>T260602140226623</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
     <t>ERMIE MAGARRO</t>
   </si>
   <si>
     <t>T260506131317042</t>
   </si>
   <si>
     <t>JOANNA MANINGAS</t>
   </si>
   <si>
     <t>T260521170133622</t>
   </si>
   <si>
-    <t xml:space="preserve">	LITO ANYAYAHAN	</t>
+    <t>LITO ANYAYAHAN</t>
   </si>
   <si>
     <t>T260525160549918</t>
   </si>
   <si>
-    <t xml:space="preserve">	PAUL JOHN LISONDRA</t>
+    <t>PAUL JOHN LISONDRA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>ABB 3227</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Alfredo Lalu</t>
   </si>