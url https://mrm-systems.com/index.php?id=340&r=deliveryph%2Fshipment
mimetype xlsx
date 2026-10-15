--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -71,60 +71,60 @@
   <si>
     <t>BACOOR CITY CAVITE</t>
   </si>
   <si>
     <t>Antonio M Castalini ll</t>
   </si>
   <si>
     <t>K7026-93216</t>
   </si>
   <si>
     <t>MARY JUN B. ALGARME</t>
   </si>
   <si>
     <t>K7124-90412</t>
   </si>
   <si>
     <t>CARYL C. ALAPAR</t>
   </si>
   <si>
     <t>K5002-93549</t>
   </si>
   <si>
     <t>CITY OF DASMARIÑAS CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">GELLIE ANNE SEARES </t>
+    <t>GELLIE ANNE SEARES</t>
   </si>
   <si>
     <t>K7073-93161</t>
   </si>
   <si>
     <t>GENERAL TRIAS CAVITE</t>
   </si>
   <si>
-    <t xml:space="preserve">Gracelyn Bartolome </t>
+    <t>Gracelyn Bartolome</t>
   </si>
   <si>
     <t>K7093-96413</t>
   </si>
   <si>
     <t>JOCELYN OBLEA</t>
   </si>
   <si>
     <t>K7026-94048</t>
   </si>
   <si>
     <t>EDEMRIE LEONARDO/RAQUEL ATIENZS</t>
   </si>
   <si>
     <t>K7063-96323</t>
   </si>
   <si>
     <t>GINA B.RANIGO</t>
   </si>
   <si>
     <t>K5002-95467</t>
   </si>
   <si>
     <t>JOLINA  LEGASPI</t>
   </si>
@@ -185,57 +185,57 @@
   <si>
     <t>Estela Medina</t>
   </si>
   <si>
     <t>K7129-93171</t>
   </si>
   <si>
     <t>ALEXANDRA MHAIKE</t>
   </si>
   <si>
     <t>K7129-95439</t>
   </si>
   <si>
     <t>SALDYN BALDRES</t>
   </si>
   <si>
     <t>T260518155653130</t>
   </si>
   <si>
     <t>MICHELLE CLARIN CRUZ</t>
   </si>
   <si>
     <t>T260527173727976</t>
   </si>
   <si>
-    <t xml:space="preserve">GERARDO DOMINGO </t>
+    <t>GERARDO DOMINGO</t>
   </si>
   <si>
     <t>T260602133801045</t>
   </si>
   <si>
-    <t xml:space="preserve">BRIGIDO VICENTE LISTA JR., </t>
+    <t>BRIGIDO VICENTE LISTA JR.,</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cxv555</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">Rommuel arevalo </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Robert Dellamas</t>
   </si>