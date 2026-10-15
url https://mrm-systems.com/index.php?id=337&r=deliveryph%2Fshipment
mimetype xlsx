--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -62,57 +62,57 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7073-94310</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>Mark Niko P. Novenario</t>
   </si>
   <si>
     <t>K5003-105589</t>
   </si>
   <si>
     <t>joan banal</t>
   </si>
   <si>
     <t>K7135-90820</t>
   </si>
   <si>
-    <t xml:space="preserve">Annabelle Bitao </t>
+    <t>Annabelle Bitao</t>
   </si>
   <si>
     <t>K7127-106733</t>
   </si>
   <si>
-    <t xml:space="preserve">VIRGINIA GUERRERO </t>
+    <t>VIRGINIA GUERRERO</t>
   </si>
   <si>
     <t>K7068-94085</t>
   </si>
   <si>
     <t>ROWENA KISSAE</t>
   </si>
   <si>
     <t>K8002-92003</t>
   </si>
   <si>
     <t>MARIA GAMBOA</t>
   </si>
   <si>
     <t>K7016-91441</t>
   </si>
   <si>
     <t>MARY KRIS ROBLES</t>
   </si>
   <si>
     <t>K7074-106202</t>
   </si>
   <si>
     <t>LIZA TAPEC</t>
   </si>