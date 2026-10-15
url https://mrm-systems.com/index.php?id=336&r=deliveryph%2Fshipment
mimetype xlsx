--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -50,132 +50,132 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-107045</t>
   </si>
   <si>
     <t>SAMPALOC NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPH KENT ACCAD </t>
+    <t>JOSEPH KENT ACCAD</t>
   </si>
   <si>
     <t>K7061-94829</t>
   </si>
   <si>
     <t>Jennie Layosa</t>
   </si>
   <si>
     <t>K7026-107193</t>
   </si>
   <si>
     <t>RAMIL DINGLASAN</t>
   </si>
   <si>
     <t>K7030-94783</t>
   </si>
   <si>
     <t>MARIA LIZA D FAMPULME</t>
   </si>
   <si>
     <t>K7016-107171</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN ERIC LADRA </t>
+    <t>JOHN ERIC LADRA</t>
   </si>
   <si>
     <t>K7105-105622</t>
   </si>
   <si>
     <t>CECILIO M. TORRES III</t>
   </si>
   <si>
     <t>K7069-106235</t>
   </si>
   <si>
     <t>SAN MIGUEL NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>MER-INA J. AWKASA</t>
   </si>
   <si>
     <t>K5002-105871</t>
   </si>
   <si>
     <t>K7121-105880</t>
   </si>
   <si>
     <t>MALATE NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
     <t>Meika Shane Macelino</t>
   </si>
   <si>
     <t>K7127-106348</t>
   </si>
   <si>
     <t>PACO NCR, CITY OF MANILA, FIRST DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">IRENE ROCHA </t>
+    <t>IRENE ROCHA</t>
   </si>
   <si>
     <t>K7133-94147</t>
   </si>
   <si>
     <t>PASAY CITY NCR, FOURTH DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">Shamell ann natividad </t>
+    <t>Shamell ann natividad</t>
   </si>
   <si>
     <t>K7068-105315</t>
   </si>
   <si>
     <t>NADEEN BAUTISTA</t>
   </si>
   <si>
     <t>K5003-106314</t>
   </si>
   <si>
-    <t xml:space="preserve">ALLCE  V YBERA </t>
+    <t>ALLCE  V YBERA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NKQ 2759</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Ronald(AGA)</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Keneth/jogene</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Keneth Jestre</t>
   </si>