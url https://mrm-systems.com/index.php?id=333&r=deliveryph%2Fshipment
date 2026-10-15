--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -65,51 +65,51 @@
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7074-94409</t>
   </si>
   <si>
     <t>QUEZON CITY NCR, SECOND DISTRICT</t>
   </si>
   <si>
     <t>PRETTY BOY F. VILLAMIL</t>
   </si>
   <si>
     <t>K7011-93988</t>
   </si>
   <si>
     <t>SHYMAH L. JAMANI</t>
   </si>
   <si>
     <t>K5005-93646</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIE ANGELICA CORUJANO </t>
+    <t>MARIE ANGELICA CORUJANO</t>
   </si>
   <si>
     <t>K7093-94410</t>
   </si>
   <si>
     <t>ELAISA MAE NEGLERIO</t>
   </si>
   <si>
     <t>K7011-94428</t>
   </si>
   <si>
     <t>MARY GRACE A. SABORDO</t>
   </si>
   <si>
     <t>K7133-91485</t>
   </si>
   <si>
     <t>Jenamie galero</t>
   </si>
   <si>
     <t>K7125-94286</t>
   </si>
   <si>
     <t>Meldred T Roco</t>
   </si>
@@ -158,51 +158,51 @@
   <si>
     <t>K7133-106457</t>
   </si>
   <si>
     <t>John kianne bensal</t>
   </si>
   <si>
     <t>K7063-106006</t>
   </si>
   <si>
     <t>DANIEL L.ATENCI0</t>
   </si>
   <si>
     <t>K7126-59291</t>
   </si>
   <si>
     <t>CITY OF VALENZUELA NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>Genelyn S Resos</t>
   </si>
   <si>
     <t>K7016-62970</t>
   </si>
   <si>
-    <t xml:space="preserve">JOCELYN BAGAFORO </t>
+    <t>JOCELYN BAGAFORO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb 3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>MARIO</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rommel</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>EugeneOSydeco</t>
   </si>