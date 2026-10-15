--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -200,51 +200,51 @@
   <si>
     <t>K6002-94355</t>
   </si>
   <si>
     <t>MARIA ROCHELL VELASCO</t>
   </si>
   <si>
     <t>K7068-94011</t>
   </si>
   <si>
     <t>MA RIZZALYNDIZO</t>
   </si>
   <si>
     <t>K7030-94845</t>
   </si>
   <si>
     <t>CITY OF SAN PEDRO LAGUNA</t>
   </si>
   <si>
     <t>FATIMA GATCHALIAN</t>
   </si>
   <si>
     <t>K7016-91352</t>
   </si>
   <si>
-    <t xml:space="preserve">FRANKIE GALLARDO </t>
+    <t>FRANKIE GALLARDO</t>
   </si>
   <si>
     <t>K7133-94185</t>
   </si>
   <si>
     <t>SANTA CRUZ (Capital) LAGUNA</t>
   </si>
   <si>
     <t>Kathlen joy BARRAGO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBX-8772</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Billy borce</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>