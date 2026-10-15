--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -56,96 +56,96 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K8002-92321</t>
   </si>
   <si>
     <t>CITY OF LAS PIÑAS NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>ROQUEL TRASPE</t>
   </si>
   <si>
     <t>K7016-91570</t>
   </si>
   <si>
-    <t xml:space="preserve">REBECCA PASCUAL </t>
+    <t>REBECCA PASCUAL</t>
   </si>
   <si>
     <t>K5003-106866</t>
   </si>
   <si>
     <t>armida panopio</t>
   </si>
   <si>
     <t>K7011-94349</t>
   </si>
   <si>
     <t>HEIDI M. CARRERA</t>
   </si>
   <si>
     <t>K7129-106303</t>
   </si>
   <si>
     <t>JULITO LORA</t>
   </si>
   <si>
     <t>K7058-106890</t>
   </si>
   <si>
     <t>Apple mae villarin</t>
   </si>
   <si>
     <t>K7016-92484</t>
   </si>
   <si>
     <t>CITY OF MUNTINLUPA NCR, FOURTH DISTRICT</t>
   </si>
   <si>
     <t>ANTONETTE TAYCO</t>
   </si>
   <si>
     <t>K7016-92885</t>
   </si>
   <si>
-    <t xml:space="preserve">JOCELYN VILLANUEVA </t>
+    <t>JOCELYN VILLANUEVA</t>
   </si>
   <si>
     <t>K7058-106638</t>
   </si>
   <si>
-    <t xml:space="preserve"> Pamela galpa</t>
+    <t>Pamela galpa</t>
   </si>
   <si>
     <t>K7063-93680</t>
   </si>
   <si>
     <t>JAYSON BARRENO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NKQ2759</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>larry</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>jogene</t>
   </si>